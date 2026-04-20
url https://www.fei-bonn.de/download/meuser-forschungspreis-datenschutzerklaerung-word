--- v0 (2026-01-28)
+++ v1 (2026-04-20)
@@ -219,65 +219,51 @@
         </w:rPr>
         <w:t xml:space="preserve">eingereichten </w:t>
       </w:r>
       <w:r w:rsidR="00C1587B" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Unter</w:t>
       </w:r>
       <w:r w:rsidR="0021287B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C1587B" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">lagen und </w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">erhobenen Daten auf Basis Ihrer erteilten Einwilligung (Art. 6 Abs. 1 </w:t>
-[...13 lines deleted...]
-        <w:t>. a)</w:t>
+        <w:t>erhobenen Daten auf Basis Ihrer erteilten Einwilligung (Art. 6 Abs. 1 lit. a)</w:t>
       </w:r>
       <w:r w:rsidR="00F43A04" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Diese Einwilligung können Sie jederzeit mit Wirkung für die Zukunft widerrufen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="678961D6" w14:textId="77777777" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C7B4881" w14:textId="27566675" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
@@ -303,187 +289,173 @@
         </w:rPr>
         <w:t xml:space="preserve">erklären Sie sich damit einverstanden, dass Bild-, Video- oder Tonaufnahmen von Ihnen </w:t>
       </w:r>
       <w:r w:rsidR="0093571A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>im Zusammenhang mit der</w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F02F73" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Preisverleihung </w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve">gemacht werden, die zur Öffentlichkeitsarbeit und Dokumentation der Veranstaltung verwendet werden dürfen. Rechtsgrundlage für diese Verarbeitung ist die Wahrung unseres berechtigten Interesses (Art. 6 Abs. 1 </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. f) an der Durchführung der </w:t>
+        <w:t xml:space="preserve">gemacht werden, die zur Öffentlichkeitsarbeit und Dokumentation der Veranstaltung verwendet werden dürfen. Rechtsgrundlage für diese Verarbeitung ist die Wahrung unseres berechtigten Interesses (Art. 6 Abs. 1 lit. f) an der Durchführung der </w:t>
       </w:r>
       <w:r w:rsidR="00F02F73" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Preisverleihung</w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> mit anschließender Dokumentation zum Zwecke der Öffentlichkeitsarbeit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="409936B5" w14:textId="77777777" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D4A049" w14:textId="0139FA74" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
+    <w:p w14:paraId="50D4A049" w14:textId="4747232C" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Die erhobenen Daten werden zur Vorbereitung, Durchführung und Nachbereitung </w:t>
       </w:r>
       <w:r w:rsidR="00F02F73" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">der Vergabe des Friedrich-Meuser-Forschungspreises </w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">genutzt. Im Anschluss werden die erhobenen Daten gespeichert, um Sie – vorbehaltlich einer fortbestehenden Einwilligung – über weitere </w:t>
       </w:r>
       <w:r w:rsidR="00F02F73" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Aktivitäten des FEI</w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> informieren zu können. Nach Abschluss </w:t>
       </w:r>
       <w:r w:rsidR="00F02F73" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>der Preisvergabe 20</w:t>
       </w:r>
       <w:r w:rsidR="00C629F5" w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="0021287B">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00DC4ED5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> können Sie dieser Speicherung jederzeit widersprechen; Ihre personenbezogenen Daten werden daraufhin unverzüglich gelöscht. Bereits mit Ihrer Person veröffentlichte Bild-, Video- oder Tonaufnahmen sind von dieser Löschung ausgenommen.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0815E4E4" w14:textId="77777777" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AFAC689" w14:textId="77777777" w:rsidR="00C610D4" w:rsidRPr="00712FEB" w:rsidRDefault="00C610D4" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00712FEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>Für weiterführende Angaben zu unserem Umgang mit personenbezogenen Daten verweisen wir auf unsere allgemeine Datenschutzerklärung.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="119F4918" w14:textId="77777777" w:rsidR="006C57EE" w:rsidRPr="00712FEB" w:rsidRDefault="006C57EE" w:rsidP="006A4DA2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26C3D099" w14:textId="77777777" w:rsidR="006A4DA2" w:rsidRPr="00712FEB" w:rsidRDefault="006A4DA2" w:rsidP="006C57EE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41263DDF" w14:textId="58A83F40" w:rsidR="006A4DA2" w:rsidRPr="00712FEB" w:rsidRDefault="007C75E2" w:rsidP="001714CE">
+    <w:p w14:paraId="41263DDF" w14:textId="58A83F40" w:rsidR="006A4DA2" w:rsidRPr="00712FEB" w:rsidRDefault="00597098" w:rsidP="001714CE">
       <w:pPr>
         <w:ind w:left="567" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           </w:rPr>
           <w:id w:val="-2075259164"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001714CE">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="minorHAnsi" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -978,58 +950,58 @@
     </w:p>
     <w:p w14:paraId="38115D20" w14:textId="77777777" w:rsidR="00930875" w:rsidRPr="00712FEB" w:rsidRDefault="00930875" w:rsidP="00930875">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00930875" w:rsidRPr="00712FEB" w:rsidSect="009246B8">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1247" w:bottom="567" w:left="1531" w:header="709" w:footer="709" w:gutter="0"/>
       <w:paperSrc w:first="257" w:other="257"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62BE464F" w14:textId="77777777" w:rsidR="00723C74" w:rsidRDefault="00723C74">
+    <w:p w14:paraId="503AFA80" w14:textId="77777777" w:rsidR="00597098" w:rsidRDefault="00597098">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C293951" w14:textId="77777777" w:rsidR="00723C74" w:rsidRDefault="00723C74">
+    <w:p w14:paraId="44DB9824" w14:textId="77777777" w:rsidR="00597098" w:rsidRDefault="00597098">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Univers">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1082,58 +1054,58 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CFFAAEE" w14:textId="77777777" w:rsidR="00723C74" w:rsidRDefault="00723C74">
+    <w:p w14:paraId="469CE6C1" w14:textId="77777777" w:rsidR="00597098" w:rsidRDefault="00597098">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="08F69C03" w14:textId="77777777" w:rsidR="00723C74" w:rsidRDefault="00723C74">
+    <w:p w14:paraId="0D558C6B" w14:textId="77777777" w:rsidR="00597098" w:rsidRDefault="00597098">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="01877AA8" w14:textId="77777777" w:rsidR="00930875" w:rsidRPr="009E7943" w:rsidRDefault="00EC3CF6" w:rsidP="00930875">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:overflowPunct/>
       <w:autoSpaceDE/>
       <w:adjustRightInd/>
       <w:textAlignment w:val="auto"/>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
@@ -1733,61 +1705,60 @@
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1750999867">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2102219488">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="41985"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00991F9A"/>
     <w:rsid w:val="00000747"/>
     <w:rsid w:val="00002897"/>
@@ -2495,50 +2466,51 @@
     <w:rsid w:val="00562275"/>
     <w:rsid w:val="00562845"/>
     <w:rsid w:val="005634A9"/>
     <w:rsid w:val="00564912"/>
     <w:rsid w:val="00565D6B"/>
     <w:rsid w:val="0056608A"/>
     <w:rsid w:val="005671AB"/>
     <w:rsid w:val="00567314"/>
     <w:rsid w:val="00567CEB"/>
     <w:rsid w:val="005703FF"/>
     <w:rsid w:val="00570BB0"/>
     <w:rsid w:val="00572318"/>
     <w:rsid w:val="005764D7"/>
     <w:rsid w:val="00576CBB"/>
     <w:rsid w:val="0058130B"/>
     <w:rsid w:val="00582631"/>
     <w:rsid w:val="005846DF"/>
     <w:rsid w:val="00584DAD"/>
     <w:rsid w:val="00585C42"/>
     <w:rsid w:val="0058606C"/>
     <w:rsid w:val="005900C3"/>
     <w:rsid w:val="00592A8D"/>
     <w:rsid w:val="00593613"/>
     <w:rsid w:val="00593682"/>
     <w:rsid w:val="005961FF"/>
+    <w:rsid w:val="00597098"/>
     <w:rsid w:val="005A00D7"/>
     <w:rsid w:val="005A3D16"/>
     <w:rsid w:val="005A5B27"/>
     <w:rsid w:val="005A631B"/>
     <w:rsid w:val="005A6834"/>
     <w:rsid w:val="005A69E9"/>
     <w:rsid w:val="005A6AA4"/>
     <w:rsid w:val="005A75DB"/>
     <w:rsid w:val="005B0AD1"/>
     <w:rsid w:val="005B4E26"/>
     <w:rsid w:val="005B4EC7"/>
     <w:rsid w:val="005B5389"/>
     <w:rsid w:val="005B54FD"/>
     <w:rsid w:val="005B626C"/>
     <w:rsid w:val="005B6EDA"/>
     <w:rsid w:val="005B7115"/>
     <w:rsid w:val="005B775B"/>
     <w:rsid w:val="005C255C"/>
     <w:rsid w:val="005C3F6E"/>
     <w:rsid w:val="005C4172"/>
     <w:rsid w:val="005C4CB9"/>
     <w:rsid w:val="005C5765"/>
     <w:rsid w:val="005C5D15"/>
     <w:rsid w:val="005C6171"/>
     <w:rsid w:val="005C75CE"/>
@@ -3044,50 +3016,51 @@
     <w:rsid w:val="009865BE"/>
     <w:rsid w:val="00987A58"/>
     <w:rsid w:val="00990516"/>
     <w:rsid w:val="0099068B"/>
     <w:rsid w:val="00990CD4"/>
     <w:rsid w:val="0099191B"/>
     <w:rsid w:val="00991F9A"/>
     <w:rsid w:val="00992A47"/>
     <w:rsid w:val="00992B41"/>
     <w:rsid w:val="00992C85"/>
     <w:rsid w:val="00992DBE"/>
     <w:rsid w:val="00993C42"/>
     <w:rsid w:val="00993D01"/>
     <w:rsid w:val="00994CEF"/>
     <w:rsid w:val="00994F95"/>
     <w:rsid w:val="00995B34"/>
     <w:rsid w:val="0099768D"/>
     <w:rsid w:val="009A0400"/>
     <w:rsid w:val="009A0C59"/>
     <w:rsid w:val="009A1FC1"/>
     <w:rsid w:val="009A2548"/>
     <w:rsid w:val="009A327C"/>
     <w:rsid w:val="009A3DCF"/>
     <w:rsid w:val="009A5221"/>
     <w:rsid w:val="009A5672"/>
+    <w:rsid w:val="009A61E8"/>
     <w:rsid w:val="009A6D0E"/>
     <w:rsid w:val="009B002C"/>
     <w:rsid w:val="009B0985"/>
     <w:rsid w:val="009B11C2"/>
     <w:rsid w:val="009B22E0"/>
     <w:rsid w:val="009B231E"/>
     <w:rsid w:val="009B2842"/>
     <w:rsid w:val="009B357B"/>
     <w:rsid w:val="009B556E"/>
     <w:rsid w:val="009B6389"/>
     <w:rsid w:val="009B796C"/>
     <w:rsid w:val="009C24CE"/>
     <w:rsid w:val="009C28E2"/>
     <w:rsid w:val="009C381D"/>
     <w:rsid w:val="009C3E39"/>
     <w:rsid w:val="009C3F7D"/>
     <w:rsid w:val="009D082A"/>
     <w:rsid w:val="009D0ACF"/>
     <w:rsid w:val="009D243F"/>
     <w:rsid w:val="009D2B0D"/>
     <w:rsid w:val="009D379D"/>
     <w:rsid w:val="009D48AB"/>
     <w:rsid w:val="009D5FED"/>
     <w:rsid w:val="009D6B0C"/>
     <w:rsid w:val="009E1344"/>
@@ -3555,50 +3528,51 @@
     <w:rsid w:val="00D961C3"/>
     <w:rsid w:val="00D974CE"/>
     <w:rsid w:val="00DA0838"/>
     <w:rsid w:val="00DA1007"/>
     <w:rsid w:val="00DA1AFD"/>
     <w:rsid w:val="00DA2CAB"/>
     <w:rsid w:val="00DA4307"/>
     <w:rsid w:val="00DA491F"/>
     <w:rsid w:val="00DA4C06"/>
     <w:rsid w:val="00DA5E0E"/>
     <w:rsid w:val="00DA6C88"/>
     <w:rsid w:val="00DB0392"/>
     <w:rsid w:val="00DB0647"/>
     <w:rsid w:val="00DB156E"/>
     <w:rsid w:val="00DB23EA"/>
     <w:rsid w:val="00DB3316"/>
     <w:rsid w:val="00DB33E4"/>
     <w:rsid w:val="00DB56BB"/>
     <w:rsid w:val="00DB5A18"/>
     <w:rsid w:val="00DB5E00"/>
     <w:rsid w:val="00DB6F62"/>
     <w:rsid w:val="00DB6F8D"/>
     <w:rsid w:val="00DC245D"/>
     <w:rsid w:val="00DC3E26"/>
     <w:rsid w:val="00DC4B77"/>
+    <w:rsid w:val="00DC4ED5"/>
     <w:rsid w:val="00DC67AC"/>
     <w:rsid w:val="00DC6B23"/>
     <w:rsid w:val="00DC6D5C"/>
     <w:rsid w:val="00DC79BF"/>
     <w:rsid w:val="00DD093C"/>
     <w:rsid w:val="00DD0C91"/>
     <w:rsid w:val="00DD1B20"/>
     <w:rsid w:val="00DD3183"/>
     <w:rsid w:val="00DD34DF"/>
     <w:rsid w:val="00DD5877"/>
     <w:rsid w:val="00DD5EC0"/>
     <w:rsid w:val="00DD61B5"/>
     <w:rsid w:val="00DD6341"/>
     <w:rsid w:val="00DE066E"/>
     <w:rsid w:val="00DE0FFE"/>
     <w:rsid w:val="00DE1072"/>
     <w:rsid w:val="00DE2709"/>
     <w:rsid w:val="00DE2E77"/>
     <w:rsid w:val="00DE3E96"/>
     <w:rsid w:val="00DE530F"/>
     <w:rsid w:val="00DE5517"/>
     <w:rsid w:val="00DE60E1"/>
     <w:rsid w:val="00DF0C52"/>
     <w:rsid w:val="00DF0ED7"/>
     <w:rsid w:val="00DF0F09"/>
@@ -3852,53 +3826,53 @@
     <w:rsid w:val="00FF232D"/>
     <w:rsid w:val="00FF3833"/>
     <w:rsid w:val="00FF40CD"/>
     <w:rsid w:val="00FF46C2"/>
     <w:rsid w:val="00FF4A4C"/>
     <w:rsid w:val="00FF502B"/>
     <w:rsid w:val="00FF590E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="41985"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="60A68AB4"/>
   <w15:docId w15:val="{477C5D13-DCD1-4793-97F2-9647FA0794FB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4697,52 +4671,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E074A158-D755-4C24-9421-294EC1FDEAF0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>205</Words>
-  <Characters>1499</Characters>
+  <Words>233</Words>
+  <Characters>1471</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TROPHELIA Deutschland 2018</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>FEI</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1701</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>